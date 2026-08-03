--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -1,1443 +1,1938 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C372E8C" w14:textId="77777777" w:rsidR="009175BE" w:rsidRPr="004F36A3" w:rsidRDefault="009175BE" w:rsidP="009175BE">
-      <w:pPr>
+    <w:p w14:paraId="26A38D11" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Mārupes novada Izglītības, kultūras un sporta pārvaldei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B677BF2" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00EC5317" w:rsidRDefault="00830134" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B73B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Konrādu iela 5, Mārupe, Mārupes pag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Mārupe novads, LV-2167</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E95FB30" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="005A37C1" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4EBDDE" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00D53B99" w:rsidRDefault="00830134" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Iesniedzējs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD6C65E" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="4395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4578"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00830134" w14:paraId="7DC715FF" w14:textId="77777777" w:rsidTr="00363FA1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0384BA07" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00707B1A" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E142A9" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830134" w14:paraId="119BD124" w14:textId="77777777" w:rsidTr="00363FA1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A3D836" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00707B1A" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(deklarētā dzīvesvieta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAA8421" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830134" w14:paraId="3E3ACD5D" w14:textId="77777777" w:rsidTr="00363FA1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B2FBF7" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="003607C4" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:ind w:hanging="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003607C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(faktiskā dzīvesvieta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A78FACF" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:ind w:left="-386"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830134" w14:paraId="298EED85" w14:textId="77777777" w:rsidTr="00363FA1">
+        <w:trPr>
+          <w:trHeight w:val="201"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E52D6B" w14:textId="77777777" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(tālrunis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230C4A66" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00565E4E" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830134" w14:paraId="47C667CA" w14:textId="77777777" w:rsidTr="00363FA1">
+        <w:trPr>
+          <w:trHeight w:val="201"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3ABF36" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00707B1A" w:rsidRDefault="00830134" w:rsidP="00363FA1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(e-pasta adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="248086BF" w14:textId="6928ACB6" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="005A37C1" w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esniegums </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE12D8" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Ziņas par izglītojamo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E5D0EC" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="8384"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="4442AA77" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428CA94D" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2947D853" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="279B81A3" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C92678E" w14:textId="052BC327" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="00830134">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D09" w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vārds, uzvārds, personas kods, deklarētās dzīvesvietas adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="20D60488" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C915E5" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2459B734" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="290D5F64" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D78A98D" w14:textId="10CB6CD7" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="00830134">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D09" w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Profesionālās ievirzes izglītības iestāde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="65FDCA16" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="011138A7" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CB7106C" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="024A85C6" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543EA4F1" w14:textId="2F1F61CC" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="00830134">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D09" w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Profesionālās ievirzes programma, kuru izglītojamais apgūst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FFAB6B2" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="005A37C1" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503FCC97" w14:textId="4045E7B4" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Izglītojamais atbilst vienam no šādiem apstākļiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830134" w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(atzīmēt, ja atbilst)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1B96D6" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ izglītojamam noteikta invaliditāte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53763CEC" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ izglītojamais ir bez vecāku gādības palicis bērns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0C17E0" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ izglītojamais ir daudzbērnu ģimenes bērns, un attiecīgajai ģimenei piešķirts Latvijas Goda ģimenes statuss un izsniegta 3+Ģimenes karte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFCED07" w14:textId="36DB3015" w:rsidR="009B4D09" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ izglītojamais ir no ģimenes, kurai ar Mārupes novada Sociālā dienesta lēmumu piešķirts trūcīgas vai maznodrošinātas ģimenes statuss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D05D6A" w14:textId="77777777" w:rsidR="005D01C9" w:rsidRPr="00830134" w:rsidRDefault="005D01C9" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8973"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="005A37C1" w14:paraId="6F28EC4A" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E1DFABC" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="005A37C1" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4D09" w:rsidRPr="00830134" w14:paraId="15925C05" w14:textId="77777777" w:rsidTr="009B4D09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFDC59A" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Norādīt dokumentu, kas apliecina šī pielikuma 2. punktā kāda no atzīmētajiem apstākļiem tiesisko pamatojumu (invaliditātes apliecība, 3+Ģimenes karte, u.c.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AE0F2B3" w14:textId="1921F7F9" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4732C12E" w14:textId="0129E49F" w:rsidR="00830134" w:rsidRDefault="00830134" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F34523F" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="005A37C1" w:rsidRDefault="00830134" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CB906D" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Piešķirto pašvaldības līdzfinansējumu lūdzu pārskaitīt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BB28AC" w14:textId="77777777" w:rsidR="00012CC6" w:rsidRDefault="00012CC6" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4951C696" w14:textId="46419D69" w:rsidR="00012CC6" w:rsidRDefault="00012CC6" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>norādīt saņēmēja rekvizītus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724B5241" w14:textId="62E6ED4F" w:rsidR="00012CC6" w:rsidRDefault="00012CC6" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400A5495" w14:textId="38D67C58" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="100" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675BAC7F" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="00830134" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Pielikumā pievienotie dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(profesionālās izglītības iestādes izrakstīti rēķini, to apmaksas apliecinoši dokumenti, Dokumenti, kas apliecina šī pielikuma 2. punktā kāda no atzīmētajiem apstākļiem tiesisko pamatojumu (invaliditātes apliecība, 3+Ģimenes karte, u.c.))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F57235" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="005A37C1" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2B2E93" w14:textId="77777777" w:rsidR="009B4D09" w:rsidRPr="005A37C1" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA696A4" w14:textId="7EB3DFAB" w:rsidR="009B4D09" w:rsidRDefault="009B4D09" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D878EA7" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRDefault="00FC6FA3" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3050D70B" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3" w:rsidRDefault="00FC6FA3" w:rsidP="00FC6FA3">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC6FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Atbildi vēlos saņemt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28568D5A" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3" w:rsidRDefault="003419FF" w:rsidP="00FC6FA3">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="19"/>
+          </w:rPr>
+          <w:id w:val="-475060457"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:sz w:val="19"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz e-adresi _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B796CB2" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3" w:rsidRDefault="003419FF" w:rsidP="00FC6FA3">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="19"/>
+          </w:rPr>
+          <w:id w:val="-67737469"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:sz w:val="19"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz e-pastu _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4BA895" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3" w:rsidRDefault="003419FF" w:rsidP="00FC6FA3">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="19"/>
+          </w:rPr>
+          <w:id w:val="-1185442436"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:sz w:val="19"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC6FA3" w:rsidRPr="00FC6FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pa pastu uz iesniegumā norādīto adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E16577F" w14:textId="77777777" w:rsidR="00FC6FA3" w:rsidRDefault="00FC6FA3" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5598AB7D" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="005A37C1" w:rsidRDefault="00830134" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...529 lines deleted...]
-      <w:pPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3050"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="2174"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A58A4" w:rsidRPr="00EC5317" w14:paraId="2FCEA04B" w14:textId="77777777" w:rsidTr="00313EC4">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77BFB29E" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ADD277B" w14:textId="08A68818" w:rsidR="00830134" w:rsidRPr="00EC5317" w:rsidRDefault="00830134" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31405CD2" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCDA15B" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D35B48A" w14:textId="5544145A" w:rsidR="00830134" w:rsidRPr="00EC5317" w:rsidRDefault="00830134" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605BDA36" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ECF3FC8" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58A4" w:rsidRPr="00EC5317" w14:paraId="27CAEFD4" w14:textId="77777777" w:rsidTr="00313EC4">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24E81F69" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5317">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7809C187" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="295255B3" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5317">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Paraksts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56AE7F08" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C28EC" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="00EC5317" w:rsidRDefault="004A58A4" w:rsidP="00313EC4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5317">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>paraksta atšifrējums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="446FB064" w14:textId="77777777" w:rsidR="00266357" w:rsidRDefault="00266357" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A46BFBF" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2FFA99" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5310636A" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555C76C6" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRDefault="004A58A4" w:rsidP="004A58A4">
+      <w:pPr>
+        <w:pStyle w:val="Kjene"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B8F49E" w14:textId="77777777" w:rsidR="004A58A4" w:rsidRPr="005A37C1" w:rsidRDefault="004A58A4" w:rsidP="009B4D09">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...648 lines deleted...]
-      <w:pgMar w:top="709" w:right="1800" w:bottom="709" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004A58A4" w:rsidRPr="005A37C1" w:rsidSect="005A2FA8">
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1467" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7FF24CAD" w14:textId="77777777" w:rsidR="003419FF" w:rsidRDefault="003419FF" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="48FA1DA5" w14:textId="77777777" w:rsidR="003419FF" w:rsidRDefault="003419FF" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5463D848" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00830134" w:rsidRDefault="00830134" w:rsidP="00830134">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00830134">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Esmu informēts(-a), ka šajā iesniegumā ietvertie personas dati ir nepieciešami un tie tiks izmantoti, lai nodrošinātu iesniegumā pieprasītā pakalpojuma sniegšanu atbilstoši normatīvo aktu prasībām.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="156D3360" w14:textId="77777777" w:rsidR="00830134" w:rsidRPr="00830134" w:rsidRDefault="00830134" w:rsidP="00830134">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="49BF5564" w14:textId="7A3CD8F9" w:rsidR="00830134" w:rsidRPr="00830134" w:rsidRDefault="00830134" w:rsidP="00830134">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00830134">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Informāciju par personu datu apstrādi var iegūt Mārupes novada pašvaldības informatīvajā vietnē </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00830134">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>www.marupe.lv</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00830134">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, sadaļā – datu privātuma politika, klātienē: Mārupes novada pašvaldība, reģ.Nr.90000012827, adrese: Daugavas iela 29, Mārupe, Mārupes novads, LV-2167.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0A19B825" w14:textId="77777777" w:rsidR="003419FF" w:rsidRDefault="003419FF" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="596A02E7" w14:textId="77777777" w:rsidR="003419FF" w:rsidRDefault="003419FF" w:rsidP="00830134">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009175BE"/>
-    <w:rsid w:val="009175BE"/>
+    <w:rsidRoot w:val="009B4D09"/>
+    <w:rsid w:val="00012CC6"/>
+    <w:rsid w:val="00164E4A"/>
+    <w:rsid w:val="00266357"/>
+    <w:rsid w:val="003419FF"/>
+    <w:rsid w:val="004A58A4"/>
+    <w:rsid w:val="005A2FA8"/>
+    <w:rsid w:val="005A37C1"/>
+    <w:rsid w:val="005D01C9"/>
+    <w:rsid w:val="006873B3"/>
+    <w:rsid w:val="007762AF"/>
+    <w:rsid w:val="00830134"/>
+    <w:rsid w:val="008E1921"/>
+    <w:rsid w:val="00901EB3"/>
+    <w:rsid w:val="009B4D09"/>
+    <w:rsid w:val="00FC6FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="226A59D2"/>
+  <w14:docId w14:val="7E2E928A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ACB3090C-8936-467E-8C54-B058C1F8819F}"/>
+  <w15:docId w15:val="{1BB8089D-9914-4672-AB0B-3BA9C6026E2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1780,106 +2275,211 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009175BE"/>
+    <w:rsid w:val="009B4D09"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="254" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009B4D09"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A58A4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A58A4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A58A4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00830134"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00830134"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="114060747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marupe.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2135,57 +2735,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>789</Characters>
+  <Pages>2</Pages>
+  <Words>1292</Words>
+  <Characters>737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2169</CharactersWithSpaces>
+  <CharactersWithSpaces>2025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Uva Bērziņa</dc:creator>
+  <dc:creator>Līga Miķelsone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>