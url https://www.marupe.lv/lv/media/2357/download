--- v0 (2026-06-18)
+++ v1 (2026-11-03)
@@ -1,4320 +1,4256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22D7604E" w14:textId="22955340" w:rsidR="007029F4" w:rsidRPr="00504C9A" w:rsidRDefault="00E20D3D" w:rsidP="007029F4">
+    <w:p w:rsidRPr="0040287F" w:rsidR="000B261E" w:rsidP="0040287F" w:rsidRDefault="00E1012E" w14:paraId="60D6230E" w14:textId="25D07857">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F" w:rsidR="000B261E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. pielikums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040287F" w:rsidR="000B261E" w:rsidP="0040287F" w:rsidRDefault="000B261E" w14:paraId="120BB252" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mārupes novada pašvaldības domes   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B261E" w:rsidP="0040287F" w:rsidRDefault="000B261E" w14:paraId="65C4AC48" w14:textId="56BA8125">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026.gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F" w:rsidR="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F" w:rsidR="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">septembra lēmumam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040287F" w:rsidR="0040287F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040287F" w:rsidR="0040287F" w:rsidP="0040287F" w:rsidRDefault="0040287F" w14:paraId="3B140819" w14:textId="1E412B44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(sēdes protokols Nr.17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0046792D" w:rsidR="00EB12EC" w:rsidP="00CF6D7A" w:rsidRDefault="00EB12EC" w14:paraId="3A645519" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...66 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D1AA20" w14:textId="38DD6AD4" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="007029F4">
+    <w:p w:rsidRPr="00E1012E" w:rsidR="00B675D4" w:rsidP="000B261E" w:rsidRDefault="004A405B" w14:paraId="3BCB15DE" w14:textId="24786AB2">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00E1012E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...23 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>TRAUKSMES CĒLĒJA ZIŅOJUMA VEIDLAPA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8926"/>
+        <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="0EF98AC5" w14:textId="77777777" w:rsidTr="00BE3187">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="5C5AB1D6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8926" w:type="dxa"/>
-[...123 lines deleted...]
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A9E0357" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="7912ABEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.  Pārkāpuma apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="01FB6E41" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="2C60BBFE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55E65FF0" w14:textId="2FE7283A" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00A32DAD" w:rsidRDefault="004A405B" w14:paraId="1E6539A2" w14:textId="078ECEBA">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sniedziet Jūsu rīcībā esošo informāciju </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>par iespējamo pārkāpumu</w:t>
-[...55 lines deleted...]
-              <w:t>ievienojiet tos ziņojumam vai norādiet, kur ar tiem var iepazīties</w:t>
+              <w:t>par pārkāpumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006F5D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Miniet konkrētus faktus vai apstākļus, kas par to liecina (piemēram, datums, vieta, kur iespējamais pārkāpums tika novērots), iesaistītās fiziskās vai juridiskās personas, iesaistīto personu amati. Ja Jūsu rīcībā ir pierādījumi (piemēram, dokumenti, fotogrāfijas, e-pasta sarakste), pievienojiet tos ziņojumam vai norādiet, kur ar tiem var iepazīties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="62C0592C" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="570F418D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1699"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25C174F4" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="1618C556" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09B0771C" w14:textId="6909136A" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="4F572159" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C3AA8AB" w14:textId="77777777" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FB3B89" w:rsidP="00C43E26" w:rsidRDefault="00FB3B89" w14:paraId="5CA73A82" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51D615B5" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="167C6BA4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D0BA4DC" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="3E3A20F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="474CEC59" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="204F9C16" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0829D13E" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="7F52A34C" w14:textId="3AA1F745">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.  Informācijas gūšanas veids (saistība ar darbu) </w:t>
+              <w:t xml:space="preserve">2. Informācijas gūšanas veids (saistība ar darbu) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="5DA0FAB1" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="63262340" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D13EE57" w14:textId="2A93E7C7" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00013B58" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="2923CD0A" w14:textId="5F822416">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Jūsu saistība ar organizāciju, kurā ir novērots iespējamais pārkāpums</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007029F4">
+              <w:t xml:space="preserve">Jūsu saistība ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="000B261E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007029F4">
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00EB12EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novada pašvaldību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tostarp, tās izveidoto iestādi, kurā ir novērots iespējamais pārkāpums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="5D7DB253" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atzīmējiet atbilstošo</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30AB81E8" w14:textId="45316452" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00EB12EC" w:rsidP="00EB12EC" w:rsidRDefault="004A405B" w14:paraId="3A2F151C" w14:textId="4530EEE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...37 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strādāju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="000B261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006676EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novada pašvaldībā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00013B58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tās izveidotajā iestādē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00A20979">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, aģentūrā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006676EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (veicu tajā darba (amata, dienesta) pienākumus)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA37653" w14:textId="48444CDD" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="3B49AFC9" w14:textId="0089DAD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004774DC" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="004774DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>veicu</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> darb</w:t>
             </w:r>
-            <w:r w:rsidR="004774DC" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="004774DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...7 lines deleted...]
-            <w:r w:rsidR="003857C6" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="000B261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006676EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novada pašvaldībā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00013B58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tās izveidotajā iestādē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="004A3922">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aģentūrā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="003857C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00FB52A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par kuru ziņoju, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">bet man ar to nav līgumattiecību </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FFF2E36" w14:textId="611CF315" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="14E978FB" w14:textId="3EBCE455">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sniedzu</w:t>
             </w:r>
-            <w:r w:rsidR="00546059" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00546059">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pakalpojumu</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> organizācijai  </w:t>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="000B261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006676EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novada pašvaldībai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00013B58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tās izveidotajai iestādei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="009408EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006F5D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aģentūrai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B9CA237" w14:textId="1E395E5D" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="5BD2E92F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> iespējamo pārkāpumu novēroju, dibinot tiesiskās attiecības</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E5CCEF" w14:textId="0CBFF8CA" w:rsidR="002A0395" w:rsidRPr="007029F4" w:rsidRDefault="002A0395" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="002A0395" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="45488C29" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> iespējamo pārkāpumu novēroju, esot praksē</w:t>
             </w:r>
-            <w:r w:rsidR="00CE232D" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00CE232D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177515AE" w14:textId="77777777" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="005640B0" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FB3B89" w:rsidP="00FB3B89" w:rsidRDefault="004A405B" w14:paraId="0B35E3CE" w14:textId="05516A28">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B76E5" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="009B76E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">agrāk </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>strādāju</w:t>
             </w:r>
-            <w:r w:rsidR="009B76E5" w:rsidRPr="007029F4">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> šajā organizācijā un tajā laikā novēroju iespējamo pārkāpumu</w:t>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="009B76E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šajā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="000B261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="006676EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novada pašvaldībā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00013B58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tās izveidotajā iestādē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00797EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aģentūrā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="009B76E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>un tajā laikā novēroju iespējamo pārkāpumu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CC768B7" w14:textId="77777777" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00BB1453" w:rsidRDefault="004A405B" w14:paraId="2D710052" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cita veida saistība ar Jūsu darba vidi (norādiet, kāda): ___________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="3B45B265" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="69D351D4" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35B6A787" w14:textId="1DC551D9" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00FB3B89" w:rsidRDefault="004A405B" w14:paraId="492349CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidR="00A672D9" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00A672D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Norādiet, kādām sabiedrības interesēm un kuriem sabiedrības pārstāvjiem, kā arī kādu kaitējumu minētais pārkāpums rada vai var radīt</w:t>
             </w:r>
-            <w:r w:rsidR="00A672D9" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00A672D9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA37FA" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="49D3EFF6" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="65D82818" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="685D9AFF" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="6AF724BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A102697" w14:textId="116575D3" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="2648F74C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C65E0FD" w14:textId="6B7532BC" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="00C43E26">
-[...17 lines deleted...]
-          <w:p w14:paraId="08A555A9" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="3FCE3BC7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="1F7AEA28" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="467D83A7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62A999B7" w14:textId="1020B3B1" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="308702A7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.  </w:t>
             </w:r>
-            <w:r w:rsidR="00BA047B" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00BA047B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai par pārkāpumu esat ziņojis iepriekš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="31D237E8" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="5571CFD5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4975D0DB" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="58308657" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atzīmējiet atbilstošo, sniedziet nepieciešamos komentārus</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47DA309C" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="589EAE4A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nē, šī ir pirmā ziņošanas reize</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18879C5A" w14:textId="349C8B3B" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="5A91424B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> jā, ziņoju savā darbavietā, izmantojot iekšēj</w:t>
             </w:r>
-            <w:r w:rsidR="00BE3187" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00BE3187">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> trauksmes celšanas mehānismu </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2585EDB5" w14:textId="0CFB8ABE" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00423711" w:rsidP="00F84D19" w:rsidRDefault="004A405B" w14:paraId="4B48E6C1" w14:textId="0C9D6A8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00A672D9" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">_______________)  </w:t>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00F84D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jā, ziņoju citai institūcijai Latvijā vai Eiropas Savienībā (norādiet visas institūcijas, kurām ziņojāt)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00423711">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CABB1D7" w14:textId="18A75CC6" w:rsidR="00A672D9" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00A672D9" w:rsidP="00F84D19" w:rsidRDefault="004A405B" w14:paraId="21A1C0E5" w14:textId="4D40D56F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cita informācija  _________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="0C9CECB0" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="6B675926" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68B79EF6" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="0A3EF287" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675A41D8" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="2BEAD7D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5349" w:rsidRPr="007029F4" w14:paraId="66FA63F0" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="3EDB8C60" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7457CA57" w14:textId="0B6C78CE" w:rsidR="00BA047B" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00BA047B" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="76D40548" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">5. Attieksme pret turpmāko saziņu un pārkāpuma publiskošanu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5349" w:rsidRPr="007029F4" w14:paraId="2A9F637E" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="4006EB42" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4130DA37" w14:textId="012B565E" w:rsidR="00FA5349" w:rsidRPr="007029F4" w:rsidRDefault="007F416F" w:rsidP="00FA5349">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FA5349" w:rsidP="00FA5349" w:rsidRDefault="004A405B" w14:paraId="07A5040A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5349" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">atzīmējiet, ja </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007029F4">
+              <w:t>atzīmējiet, ja attiecināms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="724DE7C5" w14:textId="164D30A3" w:rsidR="00FA5349" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FA5349" w:rsidP="00FB3B89" w:rsidRDefault="004A405B" w14:paraId="609899D8" w14:textId="07CE7849">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F416F" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="007F416F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nevēlos </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>saņemt ziņojuma saņemšanas apstiprinājumu</w:t>
             </w:r>
-            <w:r w:rsidR="00B5786F" w:rsidRPr="007029F4">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="3C0DF76A" w14:textId="2A4F945D" w:rsidR="00FA5349" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FA5349" w:rsidP="00FB3B89" w:rsidRDefault="004A405B" w14:paraId="5952E5BC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F416F" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="007F416F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nevēlos </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>saņemt lēmumu par iesnieguma atzīšanu vai neatzīšanu par trauksmes cēlēja ziņojumu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CEB516C" w14:textId="10379D22" w:rsidR="00FA5349" w:rsidRPr="007029F4" w:rsidRDefault="007F416F" w:rsidP="00FB3B89">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00FA5349" w:rsidP="00FB3B89" w:rsidRDefault="004A405B" w14:paraId="5C443736" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E20D3D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E20D3D">
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ja </w:t>
             </w:r>
-            <w:r w:rsidR="00D441DA" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00D441DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">mans ziņojums palīdzēs atklāt </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pārkāpum</w:t>
             </w:r>
-            <w:r w:rsidR="00D441DA" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00D441DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atļauju</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E20BC" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="009E20BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>publiskot</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> informāciju par </w:t>
             </w:r>
-            <w:r w:rsidR="00D441DA" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00D441DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>konstatēto pārkāpumu</w:t>
             </w:r>
-            <w:r w:rsidRPr="007029F4">
-[...14 lines deleted...]
-              <w:footnoteReference w:id="3"/>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ievērojot Trauksmes celšanas likuma 7.panta devīto daļu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="1D3568CA" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="07BAF77E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B30E105" w14:textId="50A9197D" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="647C183E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidR="00A672D9" w:rsidRPr="007029F4">
+              <w:t>6. Pielikum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00A672D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="539A9831" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="0630F751" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2501DD7C" w14:textId="4F75E5AF" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00BA047B">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00BA047B" w:rsidRDefault="004A405B" w14:paraId="2AB53EA5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Norādiet ziņojumam pievienotos dokumentus, kas, Jūsuprāt, apstiprina iespējamo pārkāpumu. Ja norādījāt, ka par šo pārkāpumu esat ziņojis iepriekš, pievienojiet </w:t>
             </w:r>
-            <w:r w:rsidR="00733A3F" w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E" w:rsidR="00733A3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saņemto atbildi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="1F958C7C" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="472FC5BA" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CCD67D7" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="1F8C9AD2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F158D5B" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="701C2D33" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DCA56B" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="63C6D53D" w14:textId="2466D645">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E1012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C2A6AD" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
-[...16 lines deleted...]
-          <w:p w14:paraId="3D812C84" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="00CF6D7A" w14:paraId="5DEF7A32" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="47B7C384" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="2847D035" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="473B444B" w14:textId="78F942B0" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="0EC14A30" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t>. Ziņas par iesniedzēju</w:t>
+              <w:t>7. Ziņas par iesniedzēju</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="47B47831" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="58BBC70B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FD489B9" w14:textId="0D804B28" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="660B40A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="0061FD65" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="5A12A840" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AF45F4A" w14:textId="77777777" w:rsidR="009C0A6F" w:rsidRPr="007029F4" w:rsidRDefault="009C0A6F" w:rsidP="009C0A6F">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="009C0A6F" w:rsidP="009C0A6F" w:rsidRDefault="004A405B" w14:paraId="36CFC750" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kontaktinformācija, tostarp adrese*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BF87EAA" w14:textId="77777777" w:rsidR="009C0A6F" w:rsidRPr="007029F4" w:rsidRDefault="009C0A6F" w:rsidP="009C0A6F">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="009C0A6F" w:rsidP="009C0A6F" w:rsidRDefault="004A405B" w14:paraId="5C1E2B7E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7173BE8C" w14:textId="1186622B" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="009C0A6F" w:rsidP="001B438E">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="001B438E" w:rsidRDefault="004A405B" w14:paraId="0C775C0A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007029F4">
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(dzīvesvietas adrese, kā arī cita informācija, kā ar Jums var sazināties (piemēram, e-pasts vai tālruņa numurs), lai nosūtītu atbildi, informāciju par izskatīšanas gaitu vai lūgtu papildinformāciju)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w14:paraId="7D0BAD89" w14:textId="77777777" w:rsidTr="00FB3B89">
+      <w:tr w:rsidRPr="00E1012E" w:rsidR="00464452" w:rsidTr="00CF3DC9" w14:paraId="1D5D9C86" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8942" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ECA8DDE" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRDefault="00FA5349" w:rsidP="00C43E26">
+          <w:p w:rsidRPr="00E1012E" w:rsidR="00CF6D7A" w:rsidP="00C43E26" w:rsidRDefault="004A405B" w14:paraId="18CD7712" w14:textId="77777777">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:smallCaps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E1012E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t>_________________________________________________________________________</w:t>
+              <w:t>8. Iesniegšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="440D4925" w14:textId="7C24BAB9" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00F54247" w:rsidP="00BA047B">
+    <w:p w:rsidRPr="00B675D4" w:rsidR="00FB3B89" w:rsidP="00B675D4" w:rsidRDefault="004A405B" w14:paraId="2B4A6FE3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00BA047B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adrese jānorāda saskaņā ar Iesniegumu likumā noteikto prasību. Ja Jūsu norādītā kontaktinformācija ziņojuma izskatīšanas laikā mainās, lūdzam par to informēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B261E" w:rsidR="00DC567C" w:rsidP="000B261E" w:rsidRDefault="00FC0BC6" w14:paraId="40657D9D" w14:textId="46E0827A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC567C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Aicinām norādīt tādu kontaktinformāciju, uz kuru Jums ir ērti un droši saņemt atbildes un nepieciešamības gadījumā var sazināties papildu informācijas noskaidrošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00843D3E" w:rsidP="00843D3E" w:rsidRDefault="004A405B" w14:paraId="61B31B93" w14:textId="1090C874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Iesniedzot trauksmes cēlēja ziņojumu, es</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4D2C" w:rsidP="00B675D4" w:rsidRDefault="009B4D2C" w14:paraId="5DC44692" w14:textId="7273285E">
+      <w:pPr>
+        <w:pStyle w:val="Komentrateksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apliecinu, ka ziņojumā norādīto informāciju uzskatu par patiesu, rīkojos labā ticībā un man ir saprotams, ka apzināta nepatiesu ziņu sniegšana nav uzskatāma par trauksmes celšanu un par to mani normatīvajos aktos noteiktajā kārtībā var saukt pie atbildības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007041A9" w:rsidP="001B438E" w:rsidRDefault="007041A9" w14:paraId="63C1B576" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Komentrateksts"/>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007041A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ziņojums neatbildīs Trauksmes celšanas likuma prasībām un netiks atzīts par trauksmes cēlēja ziņojumu, tas tiks izskatīts kā privātpersonas iesniegums vai institūcija rīkosies citā veidā atbilstoši ziņojuma saturam un Jūs par to attiecīgi informēs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E1012E" w:rsidR="00FB3B89" w:rsidP="00B675D4" w:rsidRDefault="004A405B" w14:paraId="1B01F85F" w14:textId="323B5986">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...9 lines deleted...]
-      <w:r w:rsidR="00BA047B" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1012E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Adrese jānorāda saskaņā ar Iesniegumu likumā noteikto prasību. Ja Jūsu norādītā kontaktinformācija ziņojuma izskatīšanas laikā mainās, lūdzam par to informēt.</w:t>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8CE0AA" w14:textId="77777777" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="00843D3E">
-[...121 lines deleted...]
-    <w:p w14:paraId="4697C199" w14:textId="77777777" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="001B438E">
+    <w:p w:rsidR="000B261E" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="4950544E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Svarīgi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EC3A018" w14:textId="614F9F1B" w:rsidR="00A71971" w:rsidRPr="007029F4" w:rsidRDefault="00A71971" w:rsidP="001B438E">
+    <w:p w:rsidR="009E20BC" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="35A21759" w14:textId="242A8805">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trauksmes cēlēja ziņojumam ir jābūt parakstītam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rStyle w:val="spelle"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lūdzam iesniegt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniski parakstītu vai pašrocīgi parakstītu ziņojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00127C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autentificēties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...41 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>portāl</w:t>
       </w:r>
-      <w:r w:rsidR="00127C49" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00127C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="001B438E" w:rsidRPr="007029F4">
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="0046792D" w:rsidR="001B438E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.latvija.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B438E" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0046792D" w:rsidR="001B438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0046792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="001B438E" w:rsidRPr="007029F4">
+      <w:hyperlink w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="0046792D" w:rsidR="001B438E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.trauksmescelejs.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B438E" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0046792D" w:rsidR="001B438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0046792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un iesniegt ziņojumu elektroniski bez paraksta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6958DDBC" w14:textId="61E1BADE" w:rsidR="00A71971" w:rsidRPr="007029F4" w:rsidRDefault="00A71971" w:rsidP="00A71971">
+    <w:p w:rsidR="000B261E" w:rsidP="00CF6D7A" w:rsidRDefault="000B261E" w14:paraId="506E6950" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05607AB2" w14:textId="7DBAB57E" w:rsidR="00FB3B89" w:rsidRPr="007029F4" w:rsidRDefault="00FB3B89" w:rsidP="00CF6D7A">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="00CF6D7A" w:rsidRDefault="004A405B" w14:paraId="4718671B" w14:textId="55D46689">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Aizpilda institūcija/organizācija</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7ED19543" w14:textId="77777777" w:rsidR="009E20BC" w:rsidRPr="007029F4" w:rsidRDefault="009E20BC" w:rsidP="00CF6D7A">
+    <w:p w:rsidR="00CF6D7A" w:rsidP="00CF6D7A" w:rsidRDefault="004A405B" w14:paraId="0E38451D" w14:textId="29E62A0B">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iesnieguma reģistrācijas datums _________________ Nr.__________ </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D140494" w14:textId="7393BA56" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00CF6D7A">
-[...91 lines deleted...]
-    <w:p w14:paraId="72363D1D" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00CF6D7A">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="1FC015E5" w14:textId="51B10AAC">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par turpmāko saziņu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E976897" w14:textId="33B2B674" w:rsidR="00FA5349" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00FA5349" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="2714BA0D" w14:textId="66EDF607">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">- ne vēlāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00365F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ne vēlāk kā </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>septiņu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> dienu laikā Jums tiks nosūtīts </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5349" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ziņojuma saņemšanas apstiprinājums</w:t>
       </w:r>
-      <w:r w:rsidR="00E72935" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00E72935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ja 5. punktā nenorādījāt, ka nevēlaties</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> (ja 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B261E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00E72935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā nenorādījāt, ka nevēlaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E72935" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00E72935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saņemt</w:t>
       </w:r>
-      <w:r w:rsidR="006D0573" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E72935" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00E72935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apstiprinājumu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D37753" w14:textId="5D1E33F7" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00FA5349" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="61323F9D" w14:textId="4160F80C">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="006D0573" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00365F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>triju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">dienu laikā pēc tam, kad pieņemts lēmums par Jūsu iesnieguma atzīšanu par trauksmes cēlēja ziņojumu, Jums tiks nosūtīta </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilde par pieņemto lēmumu</w:t>
       </w:r>
-      <w:r w:rsidR="006D0573" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par atzīšanu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>/neatzīšanu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> ziņojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> atzīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="001B438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>/neatzīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> par trauksmes celšanas ziņojumu </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (izmantojot Jūsu ziņojuma </w:t>
       </w:r>
-      <w:r w:rsidR="00A8377B" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00A8377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>. punktā norādīto kontaktinformāciju</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.punktā norādīto kontaktinformāciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00E72935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>, ja 5. punktā nenorādījāt, ka nevēlaties saņemt lēmumu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>, ja 5.punktā nenorādījāt, ka nevēlaties saņemt lēmumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C95734F" w14:textId="6ABC5FB2" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="5FBF6165" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- ja nepieciešams trauksmes cēlēja ziņojuma izskatīšanai, ar Jums var sazināties, lai iegūtu papildu informāciju</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FA0FE8" w14:textId="6D0278E8" w:rsidR="006D0573" w:rsidRPr="007029F4" w:rsidRDefault="001B438E" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="006D0573" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="4C084718" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- j</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a Jūsu iesniegums tiks atzīts par trauksmes cēlēja ziņojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00242903" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00242903">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kompetentā institūcija Jūs </w:t>
       </w:r>
-      <w:r w:rsidR="00242903" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00242903">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>informēs</w:t>
       </w:r>
-      <w:r w:rsidR="006D0573" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C757477" w14:textId="26F262D6" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="001B438E" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="0046792D" w:rsidRDefault="00966C55" w14:paraId="749C30AB" w14:textId="1AC9CA45">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008548FD" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="008548FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tā izskatīšanas gaitu</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6D7A" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C53471">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00966C55" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C53471">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>divu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnešu laikā no dienas, kad Jūsu iesniegums atzīts par trauksmes cēlēja ziņojumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBC721A" w14:textId="0446AEC2" w:rsidR="00703AFF" w:rsidRPr="007029F4" w:rsidRDefault="001B438E" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00703AFF" w:rsidP="0046792D" w:rsidRDefault="00966C55" w14:paraId="2703FEDE" w14:textId="74260AA4">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00703AFF" w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00703AFF" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ēc trauksmes cēlēja ziņojuma izskatīšana</w:t>
       </w:r>
-      <w:r w:rsidR="00242903" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="00242903">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s pabeigšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00703AFF" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00703AFF" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>par konstatētajiem faktiem un pieņemto lēmumu</w:t>
       </w:r>
-      <w:r w:rsidR="00703AFF" w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00EB12EC" w:rsidR="004A405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai veiktajām darbībām</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5101E01B" w14:textId="0FD7254D" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="001B438E">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00CF6D7A" w:rsidP="0046792D" w:rsidRDefault="004A405B" w14:paraId="5F55501B" w14:textId="65CAF342">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EB12EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>- neskaidrību gadījumā Jūs varat sazināties ar kompetentās institūcijas kontaktpersonu trauksmes celšanas jautājumos</w:t>
-[...13 lines deleted...]
-        <w:r w:rsidR="00D56250" w:rsidRPr="007029F4">
+        <w:t xml:space="preserve">- neskaidrību gadījumā Jūs varat sazināties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="000B261E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mārupes </w:t>
+      </w:r>
+      <w:r w:rsidR="005C168F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>novada pašvaldības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontaktpersonu trauksmes celšanas jautājumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046792D" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B261E" w:rsidR="000B261E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.marupe.lv/lv/trauksmes-celsana </w:t>
+      </w:r>
+      <w:r w:rsidR="00463247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC567C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aplūkot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046792D" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="0046792D" w:rsidR="00D56250">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
+            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://trauksmescelejs.lv/kur-celt-trauksmi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006D0573" w:rsidRPr="007029F4">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0046792D" w:rsidR="006D0573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFF54B5" w14:textId="77777777" w:rsidR="00CF6D7A" w:rsidRPr="007029F4" w:rsidRDefault="00CF6D7A" w:rsidP="00CF6D7A">
+    <w:p w:rsidRPr="00EB12EC" w:rsidR="00E228FB" w:rsidP="000B261E" w:rsidRDefault="00E228FB" w14:paraId="7A8339C1" w14:textId="77777777">
       <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116188FC" w14:textId="77777777" w:rsidR="00E228FB" w:rsidRPr="007029F4" w:rsidRDefault="00E228FB">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidRPr="00EB12EC" w:rsidR="00E228FB" w:rsidSect="0046792D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="737" w:bottom="1134" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DEF55AE" w14:textId="77777777" w:rsidR="007E0788" w:rsidRDefault="007E0788" w:rsidP="00CF6D7A">
+    <w:p w14:paraId="7EF8F939" w14:textId="77777777" w:rsidR="00892490" w:rsidRDefault="00892490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FBA9B7D" w14:textId="77777777" w:rsidR="007E0788" w:rsidRDefault="007E0788" w:rsidP="00CF6D7A">
+    <w:p w14:paraId="6B5F6FF1" w14:textId="77777777" w:rsidR="00892490" w:rsidRDefault="00892490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...64 lines deleted...]
-  <w:p w14:paraId="6827A5FA" w14:textId="77777777" w:rsidR="007029F4" w:rsidRDefault="007029F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44D70221" w14:textId="77777777" w:rsidR="00410123" w:rsidRDefault="00410123">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49950014" w14:textId="6E9AF6A3" w:rsidR="000B261E" w:rsidRPr="000B261E" w:rsidRDefault="000B261E">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...30 lines deleted...]
-  <w:p w14:paraId="0D8F7944" w14:textId="77777777" w:rsidR="007029F4" w:rsidRDefault="007029F4">
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="429BEB6E" w14:textId="43D47B8F" w:rsidR="00464452" w:rsidRDefault="00464452"/>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="694BDD2A" w14:textId="77777777" w:rsidR="00410123" w:rsidRDefault="00410123">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CA98048" w14:textId="77777777" w:rsidR="007E0788" w:rsidRDefault="007E0788" w:rsidP="00CF6D7A">
+    <w:p w14:paraId="66AB3960" w14:textId="77777777" w:rsidR="00892490" w:rsidRDefault="00892490" w:rsidP="00CF6D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15EA8958" w14:textId="77777777" w:rsidR="007E0788" w:rsidRDefault="007E0788" w:rsidP="00CF6D7A">
+    <w:p w14:paraId="0FBE1A03" w14:textId="77777777" w:rsidR="00892490" w:rsidRDefault="00892490" w:rsidP="00CF6D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="018F8603" w14:textId="77777777" w:rsidR="00AA37FA" w:rsidRPr="007029F4" w:rsidRDefault="00AA37FA" w:rsidP="00AA37FA">
+    <w:p w14:paraId="5A05929F" w14:textId="77777777" w:rsidR="00AA37FA" w:rsidRPr="00BB1453" w:rsidRDefault="004A405B" w:rsidP="00AA37FA">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BB1453">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
+      <w:r w:rsidRPr="00BB1453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ziņošana tikai par personīgu interešu aizskārumu nav uzskatāma par trauksmes celšanu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="53902F1D" w14:textId="32771C3B" w:rsidR="00B5786F" w:rsidRPr="007029F4" w:rsidRDefault="00B5786F" w:rsidP="00BA047B">
+    <w:p w14:paraId="23BB7032" w14:textId="08065BCD" w:rsidR="007F416F" w:rsidRDefault="004A405B" w:rsidP="00D91E42">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007029F4">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BB1453">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007029F4">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D441DA">
+      <w:r w:rsidRPr="00BB1453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E42" w:rsidRPr="00D91E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija tiek publicēta, neatklājot un neapdraudot trauksmes cēlēja identitāti un ievērojot vispārējās datu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E42" w:rsidRPr="00D91E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aizsardzības prasības.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00410123" w:rsidRDefault="00410123" w14:paraId="4A77BC93" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00BE3187" w:rsidR="00BE3187" w:rsidRDefault="00BE3187" w14:paraId="237D3A1E" w14:textId="7759317F">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...13 lines deleted...]
-  <w:p w14:paraId="56604511" w14:textId="77777777" w:rsidR="00BE3187" w:rsidRDefault="00BE3187">
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00BE3187" w:rsidRDefault="00BE3187" w14:paraId="162B6558" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00410123" w:rsidRDefault="00410123" w14:paraId="5A88F946" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF6D7A"/>
+    <w:rsid w:val="00013B58"/>
     <w:rsid w:val="00044916"/>
+    <w:rsid w:val="00061D03"/>
     <w:rsid w:val="00065675"/>
     <w:rsid w:val="0009004F"/>
     <w:rsid w:val="00095ED2"/>
+    <w:rsid w:val="000B261E"/>
     <w:rsid w:val="000C4201"/>
     <w:rsid w:val="000F1FF1"/>
     <w:rsid w:val="00127838"/>
     <w:rsid w:val="00127C49"/>
     <w:rsid w:val="00145383"/>
     <w:rsid w:val="00150E69"/>
+    <w:rsid w:val="00181203"/>
     <w:rsid w:val="00187340"/>
+    <w:rsid w:val="001A3549"/>
     <w:rsid w:val="001B438E"/>
     <w:rsid w:val="001D6029"/>
     <w:rsid w:val="00242903"/>
     <w:rsid w:val="00266686"/>
     <w:rsid w:val="0027218A"/>
+    <w:rsid w:val="00277380"/>
     <w:rsid w:val="002A0395"/>
+    <w:rsid w:val="00362144"/>
+    <w:rsid w:val="00365F24"/>
     <w:rsid w:val="003857C6"/>
     <w:rsid w:val="00390108"/>
+    <w:rsid w:val="003D67DF"/>
+    <w:rsid w:val="0040287F"/>
+    <w:rsid w:val="00410123"/>
+    <w:rsid w:val="00423711"/>
     <w:rsid w:val="00455A6F"/>
     <w:rsid w:val="004622AD"/>
+    <w:rsid w:val="00463247"/>
+    <w:rsid w:val="00464452"/>
     <w:rsid w:val="00466F0A"/>
+    <w:rsid w:val="0046792D"/>
     <w:rsid w:val="004774DC"/>
+    <w:rsid w:val="004965C0"/>
+    <w:rsid w:val="004A3922"/>
+    <w:rsid w:val="004A405B"/>
+    <w:rsid w:val="004E2B0F"/>
     <w:rsid w:val="005452E0"/>
     <w:rsid w:val="00546059"/>
     <w:rsid w:val="00546AED"/>
+    <w:rsid w:val="005572AE"/>
+    <w:rsid w:val="00562AFB"/>
     <w:rsid w:val="005640B0"/>
+    <w:rsid w:val="00565C16"/>
+    <w:rsid w:val="005C168F"/>
     <w:rsid w:val="0066562F"/>
+    <w:rsid w:val="006676EC"/>
     <w:rsid w:val="006D0573"/>
-    <w:rsid w:val="007029F4"/>
+    <w:rsid w:val="006D1A46"/>
+    <w:rsid w:val="006D29C4"/>
+    <w:rsid w:val="006E6185"/>
+    <w:rsid w:val="006F5D99"/>
     <w:rsid w:val="00703AFF"/>
+    <w:rsid w:val="007041A9"/>
     <w:rsid w:val="00733A3F"/>
     <w:rsid w:val="00761B86"/>
+    <w:rsid w:val="00797EA4"/>
     <w:rsid w:val="007E0788"/>
     <w:rsid w:val="007F416F"/>
     <w:rsid w:val="00831819"/>
+    <w:rsid w:val="0084036E"/>
     <w:rsid w:val="00843D3E"/>
     <w:rsid w:val="008548FD"/>
+    <w:rsid w:val="00892490"/>
+    <w:rsid w:val="008D3813"/>
+    <w:rsid w:val="009408EF"/>
     <w:rsid w:val="009512C4"/>
     <w:rsid w:val="00965494"/>
     <w:rsid w:val="00966C55"/>
     <w:rsid w:val="00967DE5"/>
     <w:rsid w:val="00991F5D"/>
     <w:rsid w:val="009B2AB8"/>
+    <w:rsid w:val="009B4D2C"/>
     <w:rsid w:val="009B76E5"/>
     <w:rsid w:val="009C0A6F"/>
     <w:rsid w:val="009E20BC"/>
+    <w:rsid w:val="00A20979"/>
+    <w:rsid w:val="00A32DAD"/>
     <w:rsid w:val="00A672D9"/>
     <w:rsid w:val="00A7095D"/>
     <w:rsid w:val="00A71971"/>
     <w:rsid w:val="00A82322"/>
     <w:rsid w:val="00A8377B"/>
     <w:rsid w:val="00AA37FA"/>
+    <w:rsid w:val="00AA3F72"/>
+    <w:rsid w:val="00AC647E"/>
     <w:rsid w:val="00B21EB2"/>
     <w:rsid w:val="00B5786F"/>
+    <w:rsid w:val="00B628F1"/>
+    <w:rsid w:val="00B675D4"/>
     <w:rsid w:val="00B91923"/>
     <w:rsid w:val="00B97A3B"/>
     <w:rsid w:val="00BA047B"/>
     <w:rsid w:val="00BA29DB"/>
     <w:rsid w:val="00BA5DC5"/>
+    <w:rsid w:val="00BB1453"/>
     <w:rsid w:val="00BB6BFC"/>
     <w:rsid w:val="00BE3187"/>
     <w:rsid w:val="00BF3C1D"/>
+    <w:rsid w:val="00C43E26"/>
+    <w:rsid w:val="00C53471"/>
+    <w:rsid w:val="00C95E36"/>
     <w:rsid w:val="00CC01FE"/>
     <w:rsid w:val="00CE232D"/>
     <w:rsid w:val="00CF3644"/>
+    <w:rsid w:val="00CF3DC9"/>
     <w:rsid w:val="00CF6D7A"/>
+    <w:rsid w:val="00D27607"/>
     <w:rsid w:val="00D441DA"/>
     <w:rsid w:val="00D56250"/>
+    <w:rsid w:val="00D91E42"/>
+    <w:rsid w:val="00DC1100"/>
+    <w:rsid w:val="00DC567C"/>
     <w:rsid w:val="00E05A09"/>
-    <w:rsid w:val="00E20D3D"/>
+    <w:rsid w:val="00E1012E"/>
     <w:rsid w:val="00E228FB"/>
     <w:rsid w:val="00E72935"/>
     <w:rsid w:val="00E82BAE"/>
     <w:rsid w:val="00E92013"/>
+    <w:rsid w:val="00EB12EC"/>
+    <w:rsid w:val="00F22849"/>
     <w:rsid w:val="00F31B3C"/>
     <w:rsid w:val="00F43F63"/>
     <w:rsid w:val="00F54247"/>
+    <w:rsid w:val="00F84D19"/>
     <w:rsid w:val="00FA5349"/>
     <w:rsid w:val="00FB3B89"/>
+    <w:rsid w:val="00FB52A3"/>
+    <w:rsid w:val="00FC0BC6"/>
     <w:rsid w:val="00FE1878"/>
+    <w:rsid w:val="00FF4B91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="397EBCBE"/>
+  <w14:docId w14:val="6F8A0149"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39D72BFF-2BD0-47B1-B1C3-00EAC1324742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4658,1035 +4594,989 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF6D7A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF6D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF6D7A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CF6D7A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00831819"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00831819"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A0395"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A8377B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A8377B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A8377B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A8377B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A8377B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00D441DA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisc">
     <w:name w:val="naisc"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00266686"/>
     <w:pPr>
       <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00455A6F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006D0573"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spelle">
     <w:name w:val="spelle"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00A71971"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="204" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="-15"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="-15"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Izsmalcintsizclums">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE3187"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE3187"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE3187"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE3187"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Parakstszemobjekta">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="-6"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="-6"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Izsmalcintaatsauce">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:u w:val="none" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:u w:val="none" w:color="7F7F7F"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="Grmatasnosaukums">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Virsraksts1"/>
+    <w:next w:val="Parasts"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BA047B"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B438E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
+    <w:name w:val="Neatrisināta pieminēšana1"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B438E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trauksmescelejs.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trauksmescelejs.lv/kur-celt-trauksmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trauksmescelejs.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trauksmescelejs.lv/kur-celt-trauksmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5926,71 +5816,74 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{534D843F-06F3-4C3E-A381-F1E42D582F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1992</Characters>
+  <Pages>3</Pages>
+  <Words>3729</Words>
+  <Characters>2127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5475</CharactersWithSpaces>
+  <CharactersWithSpaces>5845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Aigars Evardsons</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>